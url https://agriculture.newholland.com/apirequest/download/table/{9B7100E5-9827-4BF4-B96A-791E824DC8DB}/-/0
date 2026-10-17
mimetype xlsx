--- v0 (2026-09-26)
+++ v1 (2026-10-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529b988b2605490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/827be4b2a4f5483291328e7e6e9d5599.psmdcp" Id="Rae3cc24949eb484c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf28fe719b1f4df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4cb3eb9b7794a7eb3ef8c9335344993.psmdcp" Id="R9267472e2efd4403" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <x:si>
     <x:t>What's covered with the 3-year MowMax™ cutterbar warranty?</x:t>
   </x:si>
   <x:si>
     <x:t>Column 3</x:t>
   </x:si>
   <x:si>