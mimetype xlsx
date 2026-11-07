--- v1 (2026-10-17)
+++ v2 (2026-11-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf28fe719b1f4df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4cb3eb9b7794a7eb3ef8c9335344993.psmdcp" Id="R9267472e2efd4403" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc355505330da48d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93f8548eef844a399125d24a9eb2a7a6.psmdcp" Id="Rae02f698e2cb45e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <x:si>
     <x:t>What's covered with the 3-year MowMax™ cutterbar warranty?</x:t>
   </x:si>
   <x:si>
     <x:t>Column 3</x:t>
   </x:si>
   <x:si>